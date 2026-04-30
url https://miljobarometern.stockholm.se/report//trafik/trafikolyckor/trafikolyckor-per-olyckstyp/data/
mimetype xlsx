--- v0 (2026-04-28)
+++ v1 (2026-04-30)
@@ -4951,80 +4951,80 @@
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
         <v>20</v>
       </c>
       <c r="D225" s="2">
         <v>40178</v>
       </c>
       <c r="E225" s="3">
         <v>2009</v>
       </c>
       <c r="F225">
         <v>2954</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>6</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D226" s="2">
         <v>40543</v>
       </c>
       <c r="E226" s="3">
         <v>2010</v>
       </c>
       <c r="F226">
-        <v>3784</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>6</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D227" s="2">
         <v>40543</v>
       </c>
       <c r="E227" s="3">
         <v>2010</v>
       </c>
       <c r="F227">
-        <v>1460</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>6</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>20</v>
       </c>
       <c r="D228" s="2">
         <v>40908</v>
       </c>
       <c r="E228" s="3">
         <v>2011</v>
       </c>
       <c r="F228">
         <v>4023</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>6</v>
@@ -5151,160 +5151,160 @@
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="2">
         <v>42004</v>
       </c>
       <c r="E235" s="3">
         <v>2014</v>
       </c>
       <c r="F235">
         <v>1130</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>6</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D236" s="2">
         <v>42369</v>
       </c>
       <c r="E236" s="3">
         <v>2015</v>
       </c>
       <c r="F236">
-        <v>1387</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>6</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D237" s="2">
         <v>42369</v>
       </c>
       <c r="E237" s="3">
         <v>2015</v>
       </c>
       <c r="F237">
-        <v>4060</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>6</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
         <v>20</v>
       </c>
       <c r="D238" s="2">
         <v>42735</v>
       </c>
       <c r="E238" s="3">
         <v>2016</v>
       </c>
       <c r="F238">
         <v>4149</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>6</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="2">
         <v>42735</v>
       </c>
       <c r="E239" s="3">
         <v>2016</v>
       </c>
       <c r="F239">
         <v>1403</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>6</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D240" s="2">
         <v>43100</v>
       </c>
       <c r="E240" s="3">
         <v>2017</v>
       </c>
       <c r="F240">
-        <v>3972</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>6</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D241" s="2">
         <v>43100</v>
       </c>
       <c r="E241" s="3">
         <v>2017</v>
       </c>
       <c r="F241">
-        <v>1216</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>6</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="2">
         <v>43465</v>
       </c>
       <c r="E242" s="3">
         <v>2018</v>
       </c>
       <c r="F242">
         <v>1158</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>6</v>
@@ -5351,160 +5351,160 @@
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
         <v>20</v>
       </c>
       <c r="D245" s="2">
         <v>43830</v>
       </c>
       <c r="E245" s="3">
         <v>2019</v>
       </c>
       <c r="F245">
         <v>3973</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>6</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D246" s="2">
         <v>44196</v>
       </c>
       <c r="E246" s="3">
         <v>2020</v>
       </c>
       <c r="F246">
-        <v>368</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>6</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D247" s="2">
         <v>44196</v>
       </c>
       <c r="E247" s="3">
         <v>2020</v>
       </c>
       <c r="F247">
-        <v>2618</v>
+        <v>368</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>6</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>21</v>
       </c>
       <c r="D248" s="2">
         <v>44561</v>
       </c>
       <c r="E248" s="3">
         <v>2021</v>
       </c>
       <c r="F248">
         <v>660</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>6</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
         <v>20</v>
       </c>
       <c r="D249" s="2">
         <v>44561</v>
       </c>
       <c r="E249" s="3">
         <v>2021</v>
       </c>
       <c r="F249">
         <v>3288</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>6</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D250" s="2">
         <v>44926</v>
       </c>
       <c r="E250" s="3">
         <v>2022</v>
       </c>
       <c r="F250">
-        <v>4200</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>6</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D251" s="2">
         <v>44926</v>
       </c>
       <c r="E251" s="3">
         <v>2022</v>
       </c>
       <c r="F251">
-        <v>1174</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>6</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
         <v>20</v>
       </c>
       <c r="D252" s="2">
         <v>45291</v>
       </c>
       <c r="E252" s="3">
         <v>2023</v>
       </c>
       <c r="F252">
         <v>4192</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>6</v>